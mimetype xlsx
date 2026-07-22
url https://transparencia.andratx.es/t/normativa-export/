--- v0 (2026-04-21)
+++ v1 (2026-07-22)
@@ -12,98 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>tipo</t>
   </si>
   <si>
     <t>objeto</t>
   </si>
   <si>
     <t>estado_tramitacion</t>
   </si>
   <si>
     <t>participacion_ciudadana</t>
   </si>
   <si>
     <t>fecha_entrada_vigor</t>
   </si>
   <si>
     <t>fecha_derogacion</t>
   </si>
   <si>
     <t>documentacion_tramitacion</t>
   </si>
   <si>
     <t>documentacion_modificaciones</t>
   </si>
   <si>
     <t>sentencias</t>
   </si>
   <si>
     <t>documentacion_definitiva</t>
   </si>
   <si>
     <t>documento_id</t>
   </si>
   <si>
+    <t>Habilitació temporal de dos aparcaments públics exclusius per a residents a l’avinguda de Gabriel Roca i Garcías</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Habilitació i ordenació temporal de dos espais d’aparcament per a l’ús exclusiu de vehicles que tributen a Andratx, motivada per les obres d’ABAQUA al Port d’Andratx.</t>
+  </si>
+  <si>
+    <t>Aprobación definitiva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
     <t>Reglament de funcionament intern de la Junta Local de Protecció Civil d'Andratx</t>
   </si>
   <si>
     <t>Reglamento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aprobación definitiva</t>
   </si>
   <si>
     <t>07-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.andratx.es/storage/uploads/177366479220260309_Uns%20altres_24.-%20BOIB%20n%C3%BAm.30%20de%2007_03_2026%20cat%20(1).pdf , </t>
   </si>
   <si>
     <t>Ordenança municipal que regula la venda ambulant en el terme municipal d'Andratx</t>
   </si>
   <si>
     <t>Ordenanza reguladora</t>
   </si>
   <si>
     <t xml:space="preserve">Regulació de la venda ambulant al terme municipal d’Andratx (mercat setmanal dels dimecres a la Vila d’Andratx, dels dissabtes a S’Arracó i dels dilluns al Port d’Andratx — alimentació, flors i plantes i producte local). </t>
   </si>
   <si>
     <t>18-11-2025</t>
   </si>
   <si>
     <t>REGLAMENT PRESTACIONS SOCIALS DE CARACTER ECONOMIC DE L'AJUNTAMENT D'ANDRATX</t>
   </si>
   <si>
     <t>15-02-2025</t>
   </si>
@@ -777,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z60"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="240" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="261" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="317" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="169" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -856,1228 +868,1251 @@
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>2414</v>
+        <v>2732</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2">
-        <v>63768</v>
+        <v>68308</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>2390</v>
+        <v>2414</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>21</v>
       </c>
       <c r="M3">
-        <v>62316</v>
+        <v>63768</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>2267</v>
+        <v>2390</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="M4">
-        <v>58323</v>
+        <v>62316</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>1737</v>
+        <v>2267</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M5">
-        <v>42016</v>
+        <v>58323</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>1719</v>
+        <v>1737</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M6">
-        <v>41986</v>
+        <v>42016</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M7">
-        <v>42001</v>
+        <v>41986</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>1736</v>
+        <v>1724</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>33</v>
+      </c>
+      <c r="M8">
+        <v>42001</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>41993</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>1738</v>
+        <v>1721</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M10">
-        <v>42035</v>
+        <v>41993</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>1749</v>
+        <v>1738</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M11">
-        <v>42383</v>
+        <v>42035</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M12">
-        <v>42385</v>
+        <v>42383</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M13">
-        <v>42044</v>
+        <v>42385</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>1744</v>
+        <v>1739</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M14">
-        <v>42093</v>
+        <v>42044</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M15">
-        <v>42075</v>
+        <v>42093</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M16">
-        <v>42379</v>
+        <v>42075</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M17">
-        <v>42056</v>
+        <v>42379</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>2268</v>
+        <v>1740</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M18">
-        <v>58324</v>
+        <v>42056</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M19">
-        <v>58325</v>
+        <v>58324</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M20">
-        <v>58326</v>
+        <v>58325</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>2271</v>
+        <v>2270</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M21">
-        <v>58327</v>
+        <v>58326</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>1746</v>
+        <v>2271</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M22">
-        <v>42378</v>
+        <v>58327</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M23">
-        <v>42015</v>
+        <v>42378</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>1745</v>
+        <v>1735</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M24">
-        <v>42377</v>
+        <v>42015</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M25">
-        <v>42062</v>
+        <v>42377</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M26">
-        <v>42066</v>
+        <v>42062</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M27">
-        <v>42014</v>
+        <v>42066</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M28">
-        <v>42013</v>
+        <v>42014</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1">
-        <v>2278</v>
+        <v>1733</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M29">
-        <v>58337</v>
+        <v>42013</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1">
-        <v>2279</v>
+        <v>2278</v>
       </c>
       <c r="B30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M30">
-        <v>58338</v>
+        <v>58337</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M31">
-        <v>58334</v>
+        <v>58338</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1">
-        <v>2287</v>
+        <v>2277</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M32">
-        <v>58351</v>
+        <v>58334</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1">
-        <v>2275</v>
+        <v>2287</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G33" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M33">
-        <v>58331</v>
+        <v>58351</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M34">
-        <v>58329</v>
+        <v>58331</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1">
-        <v>1731</v>
+        <v>2273</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M35">
-        <v>42011</v>
+        <v>58329</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M36">
-        <v>42000</v>
+        <v>42011</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="B37" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M37">
-        <v>42010</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1">
-        <v>1732</v>
+        <v>1730</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M38">
-        <v>42012</v>
+        <v>42010</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1">
-        <v>2276</v>
+        <v>1732</v>
       </c>
       <c r="B39" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G39" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M39">
-        <v>58332</v>
+        <v>42012</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="B40" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
         <v>90</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M40">
-        <v>58330</v>
+        <v>58332</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1">
-        <v>1726</v>
+        <v>2274</v>
       </c>
       <c r="B41" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M41">
-        <v>42005</v>
+        <v>58330</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="B42" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M42">
-        <v>42006</v>
+        <v>42005</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1">
-        <v>2284</v>
+        <v>1727</v>
       </c>
       <c r="B43" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C43" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G43" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="J43" t="s">
+        <v>100</v>
       </c>
       <c r="M43">
-        <v>58348</v>
+        <v>42006</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1">
-        <v>1722</v>
+        <v>2284</v>
       </c>
       <c r="B44" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M44">
-        <v>41995</v>
+        <v>58348</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1">
-        <v>2288</v>
+        <v>1722</v>
       </c>
       <c r="B45" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C45" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M45">
-        <v>58352</v>
+        <v>41995</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="B46" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G46" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M46">
-        <v>58350</v>
+        <v>58352</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1">
-        <v>1725</v>
+        <v>2286</v>
       </c>
       <c r="B47" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G47" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M47">
-        <v>42004</v>
+        <v>58350</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M48">
-        <v>42008</v>
+        <v>42004</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="B49" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G49" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M49">
-        <v>41987</v>
+        <v>42008</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1">
-        <v>2285</v>
+        <v>1720</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C50" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G50" t="s">
-        <v>113</v>
+        <v>114</v>
+      </c>
+      <c r="J50" t="s">
+        <v>115</v>
       </c>
       <c r="M50">
-        <v>58349</v>
+        <v>41987</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="B51" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C51" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M51">
-        <v>58353</v>
+        <v>58349</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1">
-        <v>1729</v>
+        <v>2289</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G52" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M52">
-        <v>42009</v>
+        <v>58353</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1">
-        <v>2282</v>
+        <v>1729</v>
       </c>
       <c r="B53" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C53" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G53" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M53">
-        <v>58344</v>
+        <v>42009</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1">
-        <v>2283</v>
+        <v>2282</v>
       </c>
       <c r="B54" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G54" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M54">
-        <v>58347</v>
+        <v>58344</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1">
-        <v>2272</v>
+        <v>2283</v>
       </c>
       <c r="B55" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C55" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M55">
-        <v>58328</v>
+        <v>58347</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1">
-        <v>2281</v>
+        <v>2272</v>
       </c>
       <c r="B56" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C56" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G56" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M56">
-        <v>58343</v>
+        <v>58328</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B57" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G57" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M57">
-        <v>58339</v>
+        <v>58343</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1">
-        <v>2377</v>
+        <v>2280</v>
       </c>
       <c r="B58" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>129</v>
       </c>
       <c r="M58">
-        <v>60580</v>
+        <v>58339</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1">
-        <v>1748</v>
+        <v>2377</v>
       </c>
       <c r="B59" t="s">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="L59" t="s">
+        <v>131</v>
       </c>
       <c r="M59">
-        <v>42381</v>
+        <v>60580</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1">
+        <v>1748</v>
+      </c>
+      <c r="B60" t="s">
+        <v>65</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" t="s">
+        <v>16</v>
+      </c>
+      <c r="M60">
+        <v>42381</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="1">
         <v>2290</v>
       </c>
-      <c r="B60" t="s">
-[...8 lines deleted...]
-      <c r="M60">
+      <c r="B61" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61" t="s">
+        <v>16</v>
+      </c>
+      <c r="M61">
         <v>58354</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>