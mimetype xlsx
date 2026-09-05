--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -12,124 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>tipo</t>
   </si>
   <si>
     <t>objeto</t>
   </si>
   <si>
     <t>estado_tramitacion</t>
   </si>
   <si>
     <t>participacion_ciudadana</t>
   </si>
   <si>
     <t>fecha_entrada_vigor</t>
   </si>
   <si>
     <t>fecha_derogacion</t>
   </si>
   <si>
     <t>documentacion_tramitacion</t>
   </si>
   <si>
     <t>documentacion_modificaciones</t>
   </si>
   <si>
     <t>sentencias</t>
   </si>
   <si>
     <t>documentacion_definitiva</t>
   </si>
   <si>
     <t>documento_id</t>
   </si>
   <si>
+    <t>Ordenança municipal de la recollida selectiva de residus i neteja viària</t>
+  </si>
+  <si>
+    <t>Ordenanza reguladora</t>
+  </si>
+  <si>
+    <t>Aprobación definitiva</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
     <t>Habilitació temporal de dos aparcaments públics exclusius per a residents a l’avinguda de Gabriel Roca i Garcías</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Habilitació i ordenació temporal de dos espais d’aparcament per a l’ús exclusiu de vehicles que tributen a Andratx, motivada per les obres d’ABAQUA al Port d’Andratx.</t>
   </si>
   <si>
-    <t>Aprobación definitiva</t>
-[...1 lines deleted...]
-  <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t>Reglament de funcionament intern de la Junta Local de Protecció Civil d'Andratx</t>
   </si>
   <si>
     <t>Reglamento</t>
   </si>
   <si>
     <t>07-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.andratx.es/storage/uploads/177366479220260309_Uns%20altres_24.-%20BOIB%20n%C3%BAm.30%20de%2007_03_2026%20cat%20(1).pdf , </t>
   </si>
   <si>
     <t>Ordenança municipal que regula la venda ambulant en el terme municipal d'Andratx</t>
   </si>
   <si>
-    <t>Ordenanza reguladora</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Regulació de la venda ambulant al terme municipal d’Andratx (mercat setmanal dels dimecres a la Vila d’Andratx, dels dissabtes a S’Arracó i dels dilluns al Port d’Andratx — alimentació, flors i plantes i producte local). </t>
   </si>
   <si>
     <t>18-11-2025</t>
   </si>
   <si>
     <t>REGLAMENT PRESTACIONS SOCIALS DE CARACTER ECONOMIC DE L'AJUNTAMENT D'ANDRATX</t>
   </si>
   <si>
     <t>15-02-2025</t>
   </si>
   <si>
     <t>Ordenança municipal reguladora de l'ús del parc caní i la pista d'hípica del tm d'Andratx</t>
   </si>
   <si>
     <t>28-09-2024</t>
   </si>
   <si>
     <t>Ordenança Reguladora de l'ocupació pública amb taules i cadires i altres béns mobles de l'Ajuntament d'Andratx</t>
   </si>
   <si>
     <t>08-08-2024</t>
   </si>
   <si>
     <t>Ordenança Municipal de Protecció del Medi Ambient Contra la Contaminació per renous i vibracions, de l'Ajuntament d'Andratx</t>
@@ -302,51 +308,51 @@
   <si>
     <t>17-04-2012</t>
   </si>
   <si>
     <t>Ordenança municipal de mesures per a fomentar i garantir la convivència ciutadana en l’espai públic d’Andratx</t>
   </si>
   <si>
     <t>14-04-2012</t>
   </si>
   <si>
     <t xml:space="preserve">Ordenança municipal reguladora de les obres majors i menors  </t>
   </si>
   <si>
     <t>Ordenança de Mesures per a Fomentar i Garantir la Convivència Ciutadana en l’Espai Públic d’Andratx.</t>
   </si>
   <si>
     <t>REGLAMENT DEL CONSELL DE TURISME</t>
   </si>
   <si>
     <t>REGLAMENT DE REGIM INTERN DEL SERVEI D'ESCOLETES</t>
   </si>
   <si>
     <t>29-03-2012</t>
   </si>
   <si>
-    <t>Ordenança reguladora de la  identificació i rotulació devies  públiques, finques i locals</t>
+    <t>Ordenança reguladora de la  identificació i rotulació de vies públiques, finques i locals</t>
   </si>
   <si>
     <t>11-02-2012</t>
   </si>
   <si>
     <t>Ordenança Muniipal Sobre l’ús de la xarka de Clavegueram d’Aigues residuals i pluvials</t>
   </si>
   <si>
     <t>06-06-2011</t>
   </si>
   <si>
     <t>[{"nombre":"Modificaci\u00f3 de l\u2019ordenan\u00e7a municipal  sobre l\u2019\u00fas de la xarxa de clavegueram d\u2019aig\u00fces residuals i pluvials","enlace":"https:\/\/transparencia.andratx.es\/storage\/uploads\/1733915188MODIF%20ORDENAN%C3%87A%20ALCANTAR.pdf"}]</t>
   </si>
   <si>
     <t>REGLAMENT DE FUNCIONAMENT DEL PARC VERD</t>
   </si>
   <si>
     <t>04-03-2010</t>
   </si>
   <si>
     <t xml:space="preserve">Ordenança de neteja i eliminació de residus sòlids urbans </t>
   </si>
   <si>
     <t>13-10-2009</t>
   </si>
@@ -789,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z61"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="240" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="261" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="317" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="169" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -868,1251 +874,1271 @@
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>68308</v>
+        <v>68424</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>2414</v>
+        <v>2732</v>
       </c>
       <c r="B3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>63768</v>
+        <v>68308</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>2390</v>
+        <v>2414</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="L4" t="s">
         <v>24</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M4">
-        <v>62316</v>
+        <v>63768</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>2267</v>
+        <v>2390</v>
       </c>
       <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
-        <v>58323</v>
+        <v>62316</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>1737</v>
+        <v>2267</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="M6">
-        <v>42016</v>
+        <v>58323</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>1719</v>
+        <v>1737</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="M7">
-        <v>41986</v>
+        <v>42016</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="M8">
-        <v>42001</v>
+        <v>41986</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>1736</v>
+        <v>1724</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="M9">
+        <v>42001</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="B10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>41993</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>1738</v>
+        <v>1721</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" t="s">
         <v>38</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M11">
-        <v>42035</v>
+        <v>41993</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>1749</v>
+        <v>1738</v>
       </c>
       <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
         <v>40</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" t="s">
         <v>41</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M12">
-        <v>42383</v>
+        <v>42035</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
         <v>43</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M13">
-        <v>42385</v>
+        <v>42383</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M14">
-        <v>42044</v>
+        <v>42385</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>1744</v>
+        <v>1739</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>47</v>
       </c>
       <c r="M15">
-        <v>42093</v>
+        <v>42044</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>49</v>
       </c>
       <c r="M16">
-        <v>42075</v>
+        <v>42093</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>51</v>
       </c>
       <c r="M17">
-        <v>42379</v>
+        <v>42075</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>53</v>
       </c>
       <c r="M18">
-        <v>42056</v>
+        <v>42379</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>2268</v>
+        <v>1740</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>55</v>
       </c>
       <c r="M19">
-        <v>58324</v>
+        <v>42056</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s">
         <v>57</v>
       </c>
       <c r="M20">
-        <v>58325</v>
+        <v>58324</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M21">
-        <v>58326</v>
+        <v>58325</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>2271</v>
+        <v>2270</v>
       </c>
       <c r="B22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M22">
-        <v>58327</v>
+        <v>58326</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>1746</v>
+        <v>2271</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>62</v>
       </c>
       <c r="M23">
-        <v>42378</v>
+        <v>58327</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>64</v>
       </c>
       <c r="M24">
-        <v>42015</v>
+        <v>42378</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>1745</v>
+        <v>1735</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>66</v>
       </c>
       <c r="M25">
-        <v>42377</v>
+        <v>42015</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>68</v>
       </c>
       <c r="M26">
-        <v>42062</v>
+        <v>42377</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>70</v>
       </c>
       <c r="M27">
-        <v>42066</v>
+        <v>42062</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="B28" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
         <v>72</v>
       </c>
       <c r="M28">
-        <v>42014</v>
+        <v>42066</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
         <v>74</v>
       </c>
       <c r="M29">
-        <v>42013</v>
+        <v>42014</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1">
-        <v>2278</v>
+        <v>1733</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
         <v>76</v>
       </c>
       <c r="M30">
-        <v>58337</v>
+        <v>42013</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1">
-        <v>2279</v>
+        <v>2278</v>
       </c>
       <c r="B31" t="s">
         <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
         <v>78</v>
       </c>
       <c r="M31">
-        <v>58338</v>
+        <v>58337</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="B32" t="s">
         <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G32" t="s">
         <v>80</v>
       </c>
       <c r="M32">
-        <v>58334</v>
+        <v>58338</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1">
-        <v>2287</v>
+        <v>2277</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G33" t="s">
         <v>82</v>
       </c>
       <c r="M33">
-        <v>58351</v>
+        <v>58334</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1">
-        <v>2275</v>
+        <v>2287</v>
       </c>
       <c r="B34" t="s">
         <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G34" t="s">
         <v>84</v>
       </c>
       <c r="M34">
-        <v>58331</v>
+        <v>58351</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="B35" t="s">
         <v>85</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G35" t="s">
         <v>86</v>
       </c>
       <c r="M35">
-        <v>58329</v>
+        <v>58331</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1">
-        <v>1731</v>
+        <v>2273</v>
       </c>
       <c r="B36" t="s">
         <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>88</v>
       </c>
       <c r="M36">
-        <v>42011</v>
+        <v>58329</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="B37" t="s">
         <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>90</v>
       </c>
       <c r="M37">
-        <v>42000</v>
+        <v>42011</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M38">
-        <v>42010</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1">
-        <v>1732</v>
+        <v>1730</v>
       </c>
       <c r="B39" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
         <v>92</v>
       </c>
-      <c r="C39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M39">
-        <v>42012</v>
+        <v>42010</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1">
-        <v>2276</v>
+        <v>1732</v>
       </c>
       <c r="B40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M40">
-        <v>58332</v>
+        <v>42012</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="B41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="M41">
-        <v>58330</v>
+        <v>58332</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1">
-        <v>1726</v>
+        <v>2274</v>
       </c>
       <c r="B42" t="s">
         <v>96</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G42" t="s">
         <v>97</v>
       </c>
       <c r="M42">
-        <v>42005</v>
+        <v>58330</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="B43" t="s">
         <v>98</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>99</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M43">
-        <v>42006</v>
+        <v>42005</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1">
-        <v>2284</v>
+        <v>1727</v>
       </c>
       <c r="B44" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" t="s">
         <v>101</v>
       </c>
-      <c r="C44" t="s">
-[...5 lines deleted...]
-      <c r="G44" t="s">
+      <c r="J44" t="s">
         <v>102</v>
       </c>
       <c r="M44">
-        <v>58348</v>
+        <v>42006</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1">
-        <v>1722</v>
+        <v>2284</v>
       </c>
       <c r="B45" t="s">
         <v>103</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G45" t="s">
         <v>104</v>
       </c>
       <c r="M45">
-        <v>41995</v>
+        <v>58348</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1">
-        <v>2288</v>
+        <v>1722</v>
       </c>
       <c r="B46" t="s">
         <v>105</v>
       </c>
       <c r="C46" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G46" t="s">
         <v>106</v>
       </c>
       <c r="M46">
-        <v>58352</v>
+        <v>41995</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="B47" t="s">
         <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G47" t="s">
         <v>108</v>
       </c>
       <c r="M47">
-        <v>58350</v>
+        <v>58352</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1">
-        <v>1725</v>
+        <v>2286</v>
       </c>
       <c r="B48" t="s">
         <v>109</v>
       </c>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G48" t="s">
         <v>110</v>
       </c>
       <c r="M48">
-        <v>42004</v>
+        <v>58350</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="B49" t="s">
         <v>111</v>
       </c>
       <c r="C49" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G49" t="s">
         <v>112</v>
       </c>
       <c r="M49">
-        <v>42008</v>
+        <v>42004</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="B50" t="s">
         <v>113</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G50" t="s">
         <v>114</v>
       </c>
-      <c r="J50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M50">
-        <v>41987</v>
+        <v>42008</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1">
-        <v>2285</v>
+        <v>1720</v>
       </c>
       <c r="B51" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" t="s">
         <v>116</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="G51" t="s">
+      <c r="J51" t="s">
         <v>117</v>
       </c>
       <c r="M51">
-        <v>58349</v>
+        <v>41987</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="B52" t="s">
         <v>118</v>
       </c>
       <c r="C52" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G52" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M52">
-        <v>58353</v>
+        <v>58349</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1">
-        <v>1729</v>
+        <v>2289</v>
       </c>
       <c r="B53" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" t="s">
         <v>119</v>
       </c>
-      <c r="C53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M53">
-        <v>42009</v>
+        <v>58353</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1">
-        <v>2282</v>
+        <v>1729</v>
       </c>
       <c r="B54" t="s">
         <v>121</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G54" t="s">
         <v>122</v>
       </c>
       <c r="M54">
-        <v>58344</v>
+        <v>42009</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1">
-        <v>2283</v>
+        <v>2282</v>
       </c>
       <c r="B55" t="s">
         <v>123</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M55">
-        <v>58347</v>
+        <v>58344</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1">
-        <v>2272</v>
+        <v>2283</v>
       </c>
       <c r="B56" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
         <v>124</v>
       </c>
-      <c r="C56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M56">
-        <v>58328</v>
+        <v>58347</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1">
-        <v>2281</v>
+        <v>2272</v>
       </c>
       <c r="B57" t="s">
         <v>126</v>
       </c>
       <c r="C57" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
         <v>127</v>
       </c>
       <c r="M57">
-        <v>58343</v>
+        <v>58328</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B58" t="s">
         <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
         <v>129</v>
       </c>
       <c r="M58">
-        <v>58339</v>
+        <v>58343</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1">
-        <v>2377</v>
+        <v>2280</v>
       </c>
       <c r="B59" t="s">
         <v>130</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="L59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" t="s">
         <v>131</v>
       </c>
       <c r="M59">
-        <v>60580</v>
+        <v>58339</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1">
-        <v>1748</v>
+        <v>2377</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>132</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="L60" t="s">
+        <v>133</v>
       </c>
       <c r="M60">
-        <v>42381</v>
+        <v>60580</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1">
+        <v>1748</v>
+      </c>
+      <c r="B61" t="s">
+        <v>67</v>
+      </c>
+      <c r="C61" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="M61">
+        <v>42381</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="1">
         <v>2290</v>
       </c>
-      <c r="B61" t="s">
-[...8 lines deleted...]
-      <c r="M61">
+      <c r="B62" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" t="s">
+        <v>15</v>
+      </c>
+      <c r="M62">
         <v>58354</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>